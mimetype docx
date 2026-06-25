--- v0 (2025-10-25)
+++ v1 (2026-06-25)
@@ -1406,69 +1406,69 @@
         </w:rPr>
         <w:t>Blue Cross Blue Shield</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1D036E" w14:textId="4AF87FD1" w:rsidR="001941FD" w:rsidRPr="00CE603D" w:rsidRDefault="001941FD" w:rsidP="001941FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Both VNC &amp; VND are Medicare Supplemental Plans and should not be allocated as primary or alone.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3319689B" w14:textId="577C56E7" w:rsidR="001941FD" w:rsidRPr="00CE603D" w:rsidRDefault="001941FD" w:rsidP="001941FD">
+    <w:p w14:paraId="3319689B" w14:textId="02220820" w:rsidR="001941FD" w:rsidRPr="00CE603D" w:rsidRDefault="001941FD" w:rsidP="001941FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Either Medicare A/B or a Medicare Advantage plan should be allocated first. </w:t>
+        <w:t xml:space="preserve"> Either Medicare A/B should be allocated first. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CECD62" w14:textId="77777777" w:rsidR="001941FD" w:rsidRPr="00CE603D" w:rsidRDefault="001941FD" w:rsidP="001941FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VNC should be created as a BC Maine plan.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37469E67" w14:textId="48AA28F4" w:rsidR="001941FD" w:rsidRPr="00CE603D" w:rsidRDefault="001941FD" w:rsidP="001941FD">
       <w:pPr>
@@ -1542,97 +1542,111 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tricare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C53AB40" w14:textId="7AF9F2B1" w:rsidR="00685E19" w:rsidRPr="00CE603D" w:rsidRDefault="00685E19" w:rsidP="00EE75BB">
+    <w:p w14:paraId="5C53AB40" w14:textId="1408A89E" w:rsidR="00685E19" w:rsidRPr="00CE603D" w:rsidRDefault="00685E19" w:rsidP="00EE75BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tricare for Life is a Medicare </w:t>
       </w:r>
       <w:r w:rsidR="009E4DDD" w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">upplemental </w:t>
       </w:r>
       <w:r w:rsidR="009E4DDD" w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lan and should not be Primary, either Medicare A/B or a Medicare Advantage plan should be allocated first.  </w:t>
+        <w:t>lan and should not be Primary, either Medicare A/B or a Medicare Advantage plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B665C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exception to the rule)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE603D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be allocated first.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DDA67F" w14:textId="5AFF0E92" w:rsidR="00685E19" w:rsidRPr="00CE603D" w:rsidRDefault="00685E19" w:rsidP="00EE75BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE603D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tricare East should not be allocated with Medicare A/B or a Med Advantage Plan - it transitions to Tricare for Life when the patient becomes eligible for Medicare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5216C15B" w14:textId="77777777" w:rsidR="00685E19" w:rsidRPr="00CE603D" w:rsidRDefault="00685E19" w:rsidP="00EE75BB">
       <w:pPr>
@@ -2037,61 +2051,61 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00680D6E" w:rsidRPr="00CE603D" w:rsidSect="004D1EFA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F83F5FB" w14:textId="77777777" w:rsidR="004631AF" w:rsidRDefault="004631AF" w:rsidP="004631AF">
+    <w:p w14:paraId="5C90B022" w14:textId="77777777" w:rsidR="00F37BB8" w:rsidRDefault="00F37BB8" w:rsidP="004631AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="221AEDC9" w14:textId="77777777" w:rsidR="004631AF" w:rsidRDefault="004631AF" w:rsidP="004631AF">
+    <w:p w14:paraId="6D483E5B" w14:textId="77777777" w:rsidR="00F37BB8" w:rsidRDefault="00F37BB8" w:rsidP="004631AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2244,61 +2258,61 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0F546253" w14:textId="77777777" w:rsidR="007E1F6A" w:rsidRDefault="007E1F6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="626952CF" w14:textId="77777777" w:rsidR="004631AF" w:rsidRDefault="004631AF" w:rsidP="004631AF">
+    <w:p w14:paraId="033C2F4E" w14:textId="77777777" w:rsidR="00F37BB8" w:rsidRDefault="00F37BB8" w:rsidP="004631AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="453BC670" w14:textId="77777777" w:rsidR="004631AF" w:rsidRDefault="004631AF" w:rsidP="004631AF">
+    <w:p w14:paraId="1E03C057" w14:textId="77777777" w:rsidR="00F37BB8" w:rsidRDefault="00F37BB8" w:rsidP="004631AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="683A325A" w14:textId="07C4CD70" w:rsidR="004631AF" w:rsidRDefault="004631AF" w:rsidP="004631AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
         <w:noProof/>
         <w:color w:val="993300"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -2517,55 +2531,55 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1143931028">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006270DC"/>
     <w:rsid w:val="00006DB1"/>
     <w:rsid w:val="0007312F"/>
     <w:rsid w:val="00103CE7"/>
     <w:rsid w:val="00126EB3"/>
     <w:rsid w:val="00192275"/>
     <w:rsid w:val="001941FD"/>
@@ -2583,92 +2597,96 @@
     <w:rsid w:val="00486A04"/>
     <w:rsid w:val="00492016"/>
     <w:rsid w:val="004A3C27"/>
     <w:rsid w:val="004D1EFA"/>
     <w:rsid w:val="00563105"/>
     <w:rsid w:val="006270DC"/>
     <w:rsid w:val="006339FC"/>
     <w:rsid w:val="006804E2"/>
     <w:rsid w:val="00680D6E"/>
     <w:rsid w:val="00685E19"/>
     <w:rsid w:val="006F4574"/>
     <w:rsid w:val="007701CD"/>
     <w:rsid w:val="007E1F6A"/>
     <w:rsid w:val="00803E6E"/>
     <w:rsid w:val="00835FDE"/>
     <w:rsid w:val="00935649"/>
     <w:rsid w:val="00951351"/>
     <w:rsid w:val="009809F4"/>
     <w:rsid w:val="009E4DDD"/>
     <w:rsid w:val="00A46D65"/>
     <w:rsid w:val="00A72992"/>
     <w:rsid w:val="00A759B5"/>
     <w:rsid w:val="00AD0E4B"/>
     <w:rsid w:val="00AD285F"/>
     <w:rsid w:val="00B13647"/>
+    <w:rsid w:val="00B665C6"/>
     <w:rsid w:val="00B7232D"/>
     <w:rsid w:val="00BA69D5"/>
+    <w:rsid w:val="00BC5F94"/>
     <w:rsid w:val="00BD6AA5"/>
     <w:rsid w:val="00C061AF"/>
     <w:rsid w:val="00C575CA"/>
     <w:rsid w:val="00C623E3"/>
     <w:rsid w:val="00CE603D"/>
     <w:rsid w:val="00D37C66"/>
     <w:rsid w:val="00D6799D"/>
     <w:rsid w:val="00DA4FE3"/>
     <w:rsid w:val="00DC6E2F"/>
     <w:rsid w:val="00DE395E"/>
     <w:rsid w:val="00DF22AF"/>
     <w:rsid w:val="00E13519"/>
+    <w:rsid w:val="00E4586C"/>
     <w:rsid w:val="00E55EB2"/>
     <w:rsid w:val="00E66302"/>
     <w:rsid w:val="00E6758B"/>
     <w:rsid w:val="00E96DD1"/>
     <w:rsid w:val="00EE75BB"/>
     <w:rsid w:val="00F2048D"/>
     <w:rsid w:val="00F22DE9"/>
+    <w:rsid w:val="00F37BB8"/>
     <w:rsid w:val="00FC17D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11706785"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96FD07D6-7C41-419A-AA43-F0529F8D1528}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3930,70 +3948,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3DFEC55-E205-47E5-B367-043F94F6942C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>652</Words>
-  <Characters>3719</Characters>
+  <Words>651</Words>
+  <Characters>3715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4363</CharactersWithSpaces>
+  <CharactersWithSpaces>4358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beal, Whitney</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>